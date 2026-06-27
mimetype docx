--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1,5860 +1,5710 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="Balk3"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>İlgili Enstitü Müdürlüğü'ne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Başvuru Sahipleri (Öğrenci ve Danışman) için Talimatlar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bu ödül </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bir önceki takvim yılı içerisinde</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tezini tamamlamış ve mezun olmuş yüksek lisans veya doktora öğrencilerine verilir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRPr="0064514F" w:rsidRDefault="00E74131" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Başvuru </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tez sahibi (mezun öğrenci) ve tez danışmanı tarafından birlikte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yapılmalıdır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0064514F" w:rsidRDefault="0064514F" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Başvuru</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dijital platform üzerinden yapılabileceği gibi, ıslak imzalı olarak da yapı</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>labilir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRPr="00BA4AF1" w:rsidRDefault="00BA4AF1" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Başvuru f</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74131" w:rsidRPr="00BA4AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u çıktısı tez</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74131" w:rsidRPr="00BA4AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">danışmanı tarafından </w:t>
+      </w:r>
+      <w:r w:rsidR="0064514F" w:rsidRPr="00BA4AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EBYS üzerinden</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74131" w:rsidRPr="00BA4AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ilgili Enstitü Müdürlüğü'ne </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>belirlenen tarih aralığında gönderilmelidir</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74131" w:rsidRPr="00BA4AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formun </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bölüm D (Gerekçe Raporu)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kısmı, başvurunun değerlendirileceği rubrik kriterlerine dayanmaktadır. Bu bölümün, tezin neden ödüle layık görüldüğünü açıklayan somut ve kanıta dayalı bilgilerle doldurulması zorunludur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRPr="00BA4AF1" w:rsidRDefault="00E74131" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Listelenen tüm gerekli belgeler (CV'ler, mezuniyet belgesi</w:t>
+      </w:r>
+      <w:r w:rsidR="0064514F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, yayınlar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vb.) başvuruya eklenmelidir. Eksik belgeli başvurular değerlendirmeye alınmayacaktır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA4AF1" w:rsidRDefault="00BA4AF1" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Başvuru şekli, evrak teslimi ve takibi hususlarında yasal sorumluluk öğrenci ve tez danışmanına aittir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="Balk4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+        </w:rPr>
+        <w:t>BÖLÜM A: ADAY VE TEZ BİLGİLERİ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabloKlavuzu"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="120" w:type="dxa"/>
+          <w:left w:w="180" w:type="dxa"/>
+          <w:bottom w:w="120" w:type="dxa"/>
+          <w:right w:w="180" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1129"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4954"/>
+        <w:gridCol w:w="4053"/>
+        <w:gridCol w:w="6731"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F4E25" w:rsidRPr="00AF1731" w14:paraId="79B836AC" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10314" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:noWrap/>
+            <w:tcW w:w="1879" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8C76D8" w14:textId="543E36DD" w:rsidR="004F4E25" w:rsidRPr="00AF1731" w:rsidRDefault="004F4E25" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...36 lines deleted...]
-              <w:t>BÖLÜM</w:t>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aday Öğrenci (Adı Soyadı)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4231" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5408CE" w14:textId="77777777" w:rsidR="00AF1731" w:rsidRPr="00AF1731" w:rsidRDefault="00AF1731" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
-              <w:rPr>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF1731">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>ALAN</w:t>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aday T.C. Kimlik No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE2B9A0" w14:textId="77777777" w:rsidR="00AF1731" w:rsidRPr="00AF1731" w:rsidRDefault="00AF1731" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
-              <w:rPr>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF1731">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="26ABBE5E" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1879" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="15A6A678" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
-              <w:rPr>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>A. ADAY BİLGİLERİ</w:t>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aday İletişim (E-posta / Tel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4231" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="354CFE32" w14:textId="0A231A4D" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF1731">
-              <w:t>Adı Soyadı</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tez Danışmanı (Unvan, Adı Soyadı)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="65C08B45" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="7687A151" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1879" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="25B2EFFF" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>T.C. Kimlik Numarası</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Danışman İletişim (E-posta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="11B56245" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="2867CE5B" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1879" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="4C449FBB" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Öğrenci Numarası</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>İlgili Enstitü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="34227178" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="663D5D6D" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1879" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="316430A8" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Enstitü</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anabilim Dalı / Programı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB4696E" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="26C4426B" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1879" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="5B360ED7" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Anabilim/Anasanat Dalı</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tez Düzeyi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="236CFA1F" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[ ] Yüksek Lisans [ ] Doktora / Sanatta Yeterlik</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="5057169A" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1879" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="5234BD77" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Programı (Y. Lisans/Doktora)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mezuniyet Tarihi (Gün/Ay/Yıl)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="015FB95F" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Google Sans Text" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="0CEF0EAD" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1879" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="380AE86A" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>E-posta Adresi</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tezin Tam Başlığı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC941D2" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="44BDFDFD" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="635" cy="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="152400"/>
+                <wp:docPr id="1" name="Dikdörtgen 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="720" cy="19080"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="A0A0A0"/>
+                        </a:solidFill>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <w:pict>
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-13.55pt;width:0pt;height:1.45pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-horizontal:center;mso-position-vertical:top">
+                <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="Balk4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans" w:hAnsi="Times New Roman" w:cs="Google Sans"/>
+          <w:color w:val="1B1C1D"/>
+        </w:rPr>
+        <w:t>BÖLÜM B: BAŞVURU KATEGORİSİ (Yönerge Madde 27-6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Lütfen sadece birini işaretleyiniz)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="120" w:type="dxa"/>
+          <w:left w:w="180" w:type="dxa"/>
+          <w:bottom w:w="120" w:type="dxa"/>
+          <w:right w:w="180" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5392"/>
+        <w:gridCol w:w="5392"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="4A12C037" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Telefon Numarası</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="525C949C" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00BA4AF1" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fen Bilimleri</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Enstitüsü</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="5C51E911" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="47C59A2B" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Adres</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9C5ABD" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00BA4AF1" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sağlık Bilimleri</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Enstitüsü</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="1E1792AE" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="4D670B04" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF1731">
-[...4 lines deleted...]
-              <w:t>B. TEZ BİLGİLERİ</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4231" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="051E6A21" w14:textId="3A78DB52" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00BA4AF1" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF1731">
-              <w:t>Tezin Başlığı (Türkçe)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sosyal Bilimler</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>i Enstitüsü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="635" cy="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="152400"/>
+                <wp:docPr id="3" name="Dikdörtgen 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="720" cy="19080"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="A0A0A0"/>
+                        </a:solidFill>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <w:pict>
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-13.55pt;width:0pt;height:1.45pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-horizontal:center;mso-position-vertical:top">
+                <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRPr="00BA4AF1" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="Balk4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans" w:hAnsi="Times New Roman" w:cs="Google Sans"/>
+          <w:color w:val="1B1C1D"/>
+        </w:rPr>
+        <w:t>BÖLÜM C: TEZ TEMEL METRİKLERİ (Rubrik Kriter 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans" w:hAnsi="Times New Roman" w:cs="Google Sans"/>
+          <w:color w:val="1B1C1D"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="120" w:type="dxa"/>
+          <w:left w:w="180" w:type="dxa"/>
+          <w:bottom w:w="120" w:type="dxa"/>
+          <w:right w:w="180" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8823"/>
+        <w:gridCol w:w="1961"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4091" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00845FAA" w:rsidRDefault="00845FAA" w:rsidP="00845FAA">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1. Tez Benzerlik Oranı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="909" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADA2703" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="25CA50BC" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4091" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="0962E8F8" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Tezin Başlığı (İngilizce, varsa)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Bu oran, rubriğin 1. Kriteri ("Tez Benzerlik Oranı") için Komisyon tarafından puanlanacaktır. Lütfen ilgili raporu Ekler bölümünde sununuz.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="909" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEA5BA2" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="254876EE" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="635" cy="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="152400"/>
+                <wp:docPr id="5" name="Dikdörtgen 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="720" cy="19080"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="A0A0A0"/>
+                        </a:solidFill>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <w:pict>
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-13.55pt;width:0pt;height:1.45pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-horizontal:center;mso-position-vertical:top">
+                <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="Balk4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans" w:hAnsi="Times New Roman" w:cs="Google Sans"/>
+          <w:color w:val="1B1C1D"/>
+        </w:rPr>
+        <w:t>BÖLÜM D: BAŞVURU GEREKÇE RAPORU</w:t>
+      </w:r>
+      <w:r w:rsidR="00732F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans" w:hAnsi="Times New Roman" w:cs="Google Sans"/>
+          <w:color w:val="1B1C1D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve PUANLAMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Bu bölüm, öğrenci ve danışman tarafından, tezin "En İyi Tez Ödülü Değerlendirme Rubriği" kriterlerine göre </w:t>
+      </w:r>
+      <w:r w:rsidR="008470F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doldurulmalıdır. Her bir kategori 100 sözcükten az olamaz.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Problem Tanımı ve Önemi</w:t>
+      </w:r>
+      <w:r w:rsidR="00732F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10 Puan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Tezin araştırma probleminin netliği, gerekçelendirilmesi ve literatürdeki hangi boşluğu doldurduğunun açıklaması)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Özgünlük ve Alanına Katkı</w:t>
+      </w:r>
+      <w:r w:rsidR="00732F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10 Puan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Tezin, alana hangi yeni bilgiyi, yöntemi veya yenilikçi uygulamayı getirdiğinin ve somut katkısının açıklaması)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Literatür Taraması ve Teorik Temellendirme </w:t>
+      </w:r>
+      <w:r w:rsidR="00732F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10 Puan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Literatür taramasının kapsamı, güncelliği, analitik derinliği ve tezin teorik olarak nasıl konumlandırıldığının açıklaması)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Metodolojik Titizlik ve Uygunluk </w:t>
+      </w:r>
+      <w:r w:rsidR="00732F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(10 Puan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Araştırma tasarımının sağlamlığı, kullanılan yöntemlerin (veri toplama, analiz, etik) uygunluğu ve titizliğinin gerekçelendirilmesi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Bulguların Açıklığı ve Sunumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00732F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(10 Puan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Bulguların netliği, mantıksal sunumu ve görsel materyallerin (tablo, şekil) etkililiğinin açıklaması)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Tartışma ve Eleştirel Analiz </w:t>
+      </w:r>
+      <w:r w:rsidR="00732F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(10 Puan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Bulguların mevcut literatürle nasıl eleştirel bir şekilde karşılaştırıldığının ve çalışmanın sınırlılıklarının nasıl ele alındığının açıklaması)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8. Sonuçlar ve Gelecek İçin Çıkarımlar</w:t>
+      </w:r>
+      <w:r w:rsidR="00732F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10 Puan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Sonuçların bulgularla ne kadar iyi desteklendiği ve gelecek araştırmalar veya pratik uygulamalar için sunulan önerilerin derinliği)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00732F5A" w:rsidRPr="00732F5A" w:rsidRDefault="00732F5A" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9. Genel Etki, Yayınlanabilirlik ve Katkı (</w:t>
+      </w:r>
+      <w:r w:rsidR="00845FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008470F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Puan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00732F5A" w:rsidRDefault="00732F5A" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tezin "ülkemize ekonomik, sosyal, kültürel ve diğer katkıları" ile Rubrik Kriter 11-1 uyarınca "yayınlanabilirlik potansiyeli" (örn. tezden üretilen yayınlar, patentler, bildiriler, projeler) bu alanda detaylıca açıklanmalıdır.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00732F5A" w:rsidRDefault="00732F5A" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10. Akademik Yazım Kalitesi ve Etik</w:t>
+      </w:r>
+      <w:r w:rsidR="00732F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="008470F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00732F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Puan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Tezin dilinin netliği, kaynak gösterme ve araştırma etiği standartlarına uygunluğunun açıklaması</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, gerekliyse etik </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kurul izinleri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00732F5A" w:rsidRPr="00732F5A" w:rsidRDefault="00732F5A" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11. Genel Bütünlük ve Yapı (</w:t>
+      </w:r>
+      <w:r w:rsidR="008470F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Puan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00732F5A" w:rsidRDefault="00732F5A" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Tez bölümlerinin mantıksal akışı ve genel yapının okuyucunun anlamasını nasıl kolaylaştırdığının açıklaması)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00732F5A" w:rsidRDefault="00732F5A" w:rsidP="00732F5A">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>........................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="Balk4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans" w:hAnsi="Times New Roman" w:cs="Google Sans"/>
+          <w:color w:val="1B1C1D"/>
+        </w:rPr>
+        <w:t>BÖLÜM E: GEREKLİ BELGELER KONTROL LİSTESİ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="120" w:type="dxa"/>
+          <w:left w:w="180" w:type="dxa"/>
+          <w:bottom w:w="120" w:type="dxa"/>
+          <w:right w:w="180" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1057"/>
+        <w:gridCol w:w="9727"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="490" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8811F0" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...39 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4510" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="51BB9B7A" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Başvuru Formu:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bu form (Bölüm D dahil olmak üzere eksiksiz doldurulmuş ve imzalı).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="4600F7A8" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="490" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="6807599B" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...36 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4510" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="57BE9903" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tez Sahibinin Özgeçmişi:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="28E77D03" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="490" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="2E29D3A1" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...36 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4510" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="0050700E" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tez Danışmanı Özgeçmişi:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="5F03677B" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="490" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="53B3B135" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Tezin YÖKTEZ Numarası</w:t>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4510" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA4F2CC" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mezuniyet Belgesi:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (YÖKSİS'ten alınan veya onaylı belge).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="1BD36BA3" w14:textId="77777777" w:rsidTr="004F4E25">
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="490" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="20A5BEC4" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Tezin Anahtar Kelimeleri (En fazla 5 adet)</w:t>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4510" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="79B47AAE" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tezin Tam Metni:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (YÖK Ulusal Tez Merkezi referans numarası veya dijital kopyası).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="64B63444" w14:textId="77777777" w:rsidTr="004F4E25">
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="490" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="18D4FA99" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Tezin Yapıldığı Dil</w:t>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4510" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="0531DB49" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tez Benzerlik Oranı Raporu:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Bölüm C'yi destekleyen resmi rapor).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="5FA6D727" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00732F5A" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="490" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="3D00101C" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="00732F5A" w:rsidRPr="00732F5A" w:rsidRDefault="00732F5A" w:rsidP="00732F5A">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Tezden Üretilen Yayınlar (varsa belirtiniz)</w:t>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-            <w:hideMark/>
+            <w:tcW w:w="4510" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="59D1C607" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="00732F5A" w:rsidRPr="00732F5A" w:rsidRDefault="00732F5A" w:rsidP="00732F5A">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF1731">
-              <w:t>*Makale (SCI-E, SSCI, AHCI, TR Dizin, Diğer Endeksler, Ulusal Hakemli)*Bildiri (Uluslararası, Ulusal) *Kitap/Kitap Bölümü, Patent/Faydalı Model Diğer (Proje vb.)</w:t>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tez yayın(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)ı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532AAB" w:rsidRPr="00AF1731" w14:paraId="397A415C" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="635" cy="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="152400"/>
+                <wp:docPr id="7" name="Dikdörtgen 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="720" cy="19080"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="A0A0A0"/>
+                        </a:solidFill>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <w:pict>
+              <v:rect id="shape_0" fillcolor="#a0a0a0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:0pt;margin-top:-13.55pt;width:0pt;height:1.45pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-horizontal:center;mso-position-vertical:top">
+                <v:fill o:detectmouseclick="t" type="solid" color2="#5f5f5f"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="Balk4"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans" w:hAnsi="Times New Roman" w:cs="Google Sans"/>
+          <w:color w:val="1B1C1D"/>
+        </w:rPr>
+        <w:t>BÖLÜM F: ORTAK BAŞVURU BEYANI VE İMZALAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="00E74131">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bu başvurunun, Siirt Üniversitesi Ödül Yönergesi uyarınca tez sahibi (mezun öğrenci) ve tez danışmanı tarafından "birlikte yapıldığını" ve formdaki bilgilerin doğruluğunu beyan ederiz.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="120" w:type="dxa"/>
+          <w:left w:w="180" w:type="dxa"/>
+          <w:bottom w:w="120" w:type="dxa"/>
+          <w:right w:w="180" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5392"/>
+        <w:gridCol w:w="5392"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="1E98E07E" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>Tezden Alınan Ödüller (varsa belirtiniz)</w:t>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aday Öğrenci (Mezun)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="29298905" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRPr="00AF1731" w:rsidRDefault="00532AAB" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tez Danışmanı</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF1731" w:rsidRPr="00AF1731" w14:paraId="12A83C94" w14:textId="77777777" w:rsidTr="004F4E25">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1129" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="222A3746" w14:textId="2553B886" w:rsidR="00AF1731" w:rsidRPr="00AF1731" w:rsidRDefault="00AF1731" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF1731">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">C. TEZİN ÖZETİ </w:t>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adı Soyadı:</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Unvan, Adı Soyadı:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>İmza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4231" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="48972B88" w14:textId="075760EF" w:rsidR="00AF1731" w:rsidRPr="00AF1731" w:rsidRDefault="00AF1731" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF1731">
-              <w:t>1. Tezin Kısa Özeti (En fazla 300 kelime)</w:t>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>İmza:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A4D23" w:rsidTr="002E48EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
+          </w:tcPr>
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tarih:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
-            <w:hideMark/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F8FAFD"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6DD599" w14:textId="77777777" w:rsidR="00AF1731" w:rsidRPr="00AF1731" w:rsidRDefault="00AF1731" w:rsidP="004F4E25">
+          <w:p w:rsidR="006A4D23" w:rsidRPr="00732F5A" w:rsidRDefault="00E74131">
             <w:pPr>
-              <w:spacing w:line="228" w:lineRule="auto"/>
+              <w:pStyle w:val="normal1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF1731">
-[...578 lines deleted...]
-              <w:t>Yüksek lisans/Doktora Tez Sahibinin Özgeçmişi</w:t>
+            <w:r w:rsidRPr="00732F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+                <w:color w:val="1B1C1D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tarih:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55908665" w14:textId="77777777" w:rsidR="00532AAB" w:rsidRDefault="00532AAB" w:rsidP="00AF1731"/>
-[...296 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="227" w:gutter="0"/>
+    <w:p w:rsidR="006A4D23" w:rsidRDefault="006A4D23">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+          <w:color w:val="1B1C1D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006A4D23" w:rsidSect="002E48EF">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="0" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E05DC00" w14:textId="77777777" w:rsidR="00063499" w:rsidRDefault="00063499" w:rsidP="00AF1731">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00F06061" w:rsidRDefault="00F06061" w:rsidP="009E175C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47ED0BF7" w14:textId="77777777" w:rsidR="00063499" w:rsidRDefault="00063499" w:rsidP="00AF1731">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00F06061" w:rsidRDefault="00F06061" w:rsidP="009E175C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{04B328ED-4F90-434D-85B7-7AA796C96688}"/>
+  </w:font>
+  <w:font w:name="PingFang SC">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId2" w:fontKey="{E318421C-09B3-427C-A831-D39F6F55700C}"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{10850E95-878F-47EF-9779-064793A368ED}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{2859E146-42EA-4FB8-8776-60A8938673B5}"/>
+    <w:embedBoldItalic r:id="rId5" w:fontKey="{4EBC8A39-9EB5-4F36-A761-72BF436AC495}"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Google Sans Text">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Google Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{B8984213-D2C9-4E05-BB2E-EB1F92C5DC6B}"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...178 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="182A8DA6" w14:textId="77777777" w:rsidR="00063499" w:rsidRDefault="00063499" w:rsidP="00AF1731">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00F06061" w:rsidRDefault="00F06061" w:rsidP="009E175C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="269A12FD" w14:textId="77777777" w:rsidR="00063499" w:rsidRDefault="00063499" w:rsidP="00AF1731">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00F06061" w:rsidRDefault="00F06061" w:rsidP="009E175C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="0" w:type="auto"/>
-      <w:tblInd w:w="108" w:type="dxa"/>
+      <w:tblStyle w:val="TabloKlavuzu"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2278"/>
-      <w:gridCol w:w="7471"/>
+      <w:gridCol w:w="2921"/>
+      <w:gridCol w:w="5222"/>
+      <w:gridCol w:w="1405"/>
+      <w:gridCol w:w="1247"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004F4E25" w:rsidRPr="004F4E25" w14:paraId="02CBE710" w14:textId="77777777" w:rsidTr="00524690">
+    <w:tr w:rsidR="009E175C" w:rsidTr="002E48EF">
       <w:trPr>
-        <w:trHeight w:hRule="exact" w:val="1147"/>
+        <w:trHeight w:val="233"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1601" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="1321" w:type="pct"/>
+          <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="0E699F3E" w14:textId="007CAC46" w:rsidR="004F4E25" w:rsidRPr="004F4E25" w:rsidRDefault="004F4E25" w:rsidP="004F4E25">
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009E175C">
           <w:pPr>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="stBilgi"/>
+            <w:ind w:left="-115" w:right="-110"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="none"/>
+              <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004F4E25">
+        </w:p>
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009E175C">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:ind w:left="-115" w:right="-110"/>
+          </w:pPr>
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:bCs/>
               <w:noProof/>
-              <w:kern w:val="0"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
-              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16E29B39" wp14:editId="6D3E0CC4">
-[...2 lines deleted...]
-                <wp:docPr id="1927836842" name="Resim 1"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="212B61AF" wp14:editId="184F3704">
+                <wp:extent cx="1782696" cy="436880"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="1270"/>
+                <wp:docPr id="2" name="Resim 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1309370" cy="914400"/>
+                          <a:ext cx="1823665" cy="446920"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
-[...1 lines deleted...]
-                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="050ED695" w14:textId="77777777" w:rsidR="004F4E25" w:rsidRPr="004F4E25" w:rsidRDefault="004F4E25" w:rsidP="004F4E25">
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2429" w:type="pct"/>
+          <w:vMerge w:val="restart"/>
+          <w:tcBorders>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009F0331">
           <w:pPr>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:pStyle w:val="NormalWeb"/>
+            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="1F1F1F"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009E175C">
+          <w:pPr>
+            <w:pStyle w:val="Balk3"/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:outlineLvl w:val="2"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+              <w:color w:val="1B1C1D"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>T.C. SİİRT ÜNİVERSİTESİ REKT</w:t>
+          </w:r>
+          <w:r w:rsidR="002E48EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+              <w:color w:val="1B1C1D"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>ÖR</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Google Sans Text" w:hAnsi="Times New Roman" w:cs="Google Sans Text"/>
+              <w:color w:val="1B1C1D"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>LÜĞÜ</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009E175C">
+          <w:pPr>
+            <w:pStyle w:val="NormalWeb"/>
+            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rStyle w:val="citation-71"/>
               <w:b/>
               <w:bCs/>
-              <w:kern w:val="0"/>
-[...3 lines deleted...]
-              <w14:ligatures w14:val="none"/>
+              <w:color w:val="1F1F1F"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Google Sans Text" w:cs="Google Sans Text"/>
+              <w:color w:val="1B1C1D"/>
+            </w:rPr>
+            <w:t>EN İYİ TEZ ÖDÜLÜ BAŞVURU FORMU</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="009E175C" w:rsidRPr="00752293" w:rsidRDefault="009E175C" w:rsidP="009E175C">
+          <w:pPr>
+            <w:pStyle w:val="AralkYok"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:b/>
+              <w:i/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7471" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="661" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="254AC96E" w14:textId="77777777" w:rsidR="004F4E25" w:rsidRPr="004F4E25" w:rsidRDefault="004F4E25" w:rsidP="004F4E25">
+        <w:p w:rsidR="009E175C" w:rsidRPr="0092378E" w:rsidRDefault="009E175C" w:rsidP="009E175C">
           <w:pPr>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="stBilgi"/>
+            <w:ind w:right="-112"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w14:ligatures w14:val="none"/>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004F4E25">
+          <w:r w:rsidRPr="0092378E">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w14:ligatures w14:val="none"/>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>T.C.</w:t>
+            <w:t>Doküman No</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="411E3663" w14:textId="77777777" w:rsidR="004F4E25" w:rsidRPr="004F4E25" w:rsidRDefault="004F4E25" w:rsidP="004F4E25">
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="588" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009E175C">
           <w:pPr>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-              <w14:ligatures w14:val="none"/>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:color w:val="002060"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w14:ligatures w14:val="none"/>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:color w:val="002060"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Sağlık </w:t>
-[...63 lines deleted...]
-            <w:t xml:space="preserve">      </w:t>
+            <w:t>SİÜ. FR-1663</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-  </w:tbl>
-[...30 lines deleted...]
-    <w:tr w:rsidR="007D308C" w:rsidRPr="004F4E25" w14:paraId="7E3C798C" w14:textId="77777777" w:rsidTr="007D308C">
+    <w:tr w:rsidR="009E175C" w:rsidTr="002E48EF">
       <w:trPr>
-        <w:trHeight w:hRule="exact" w:val="1147"/>
+        <w:trHeight w:val="231"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1601" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="1321" w:type="pct"/>
+          <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="04460669" w14:textId="77777777" w:rsidR="007D308C" w:rsidRPr="004F4E25" w:rsidRDefault="007D308C" w:rsidP="007D308C">
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009E175C">
           <w:pPr>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-              <w:bCs/>
               <w:noProof/>
-              <w:kern w:val="0"/>
-[...67 lines deleted...]
-              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7471" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2429" w:type="pct"/>
+          <w:vMerge/>
+          <w:tcBorders>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="346FCD88" w14:textId="77777777" w:rsidR="007D308C" w:rsidRPr="004F4E25" w:rsidRDefault="007D308C" w:rsidP="007D308C">
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009E175C">
           <w:pPr>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-            <w:ind w:left="-1668"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="661" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w:rsidR="009E175C" w:rsidRPr="0092378E" w:rsidRDefault="009E175C" w:rsidP="009E175C">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:ind w:right="-112"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w14:ligatures w14:val="none"/>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004F4E25">
+          <w:r w:rsidRPr="0092378E">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w14:ligatures w14:val="none"/>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>T.C.</w:t>
+            <w:t>Yayın Tarihi</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="402C96F3" w14:textId="7A295604" w:rsidR="007D308C" w:rsidRPr="004F4E25" w:rsidRDefault="007D308C" w:rsidP="007D308C">
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="588" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009E175C">
           <w:pPr>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-              <w14:ligatures w14:val="none"/>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:color w:val="002060"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w14:ligatures w14:val="none"/>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:color w:val="002060"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Sağlık Bilimleri</w:t>
-[...12 lines deleted...]
-            <w:t xml:space="preserve"> Enstitüsü </w:t>
+            <w:t>24.04.2026</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0275DA18" w14:textId="0DBEEE32" w:rsidR="007D308C" w:rsidRPr="004F4E25" w:rsidRDefault="007D308C" w:rsidP="007D308C">
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="009E175C" w:rsidTr="002E48EF">
+      <w:trPr>
+        <w:trHeight w:val="231"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1321" w:type="pct"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009E175C">
           <w:pPr>
-            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:pStyle w:val="stBilgi"/>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2429" w:type="pct"/>
+          <w:vMerge/>
+          <w:tcBorders>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009E175C">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="661" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w:rsidR="009E175C" w:rsidRPr="0092378E" w:rsidRDefault="009E175C" w:rsidP="009E175C">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:ind w:right="-112"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w14:ligatures w14:val="none"/>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0092378E">
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Revizyon Tarihi</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="588" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w:rsidR="009E175C" w:rsidRPr="00171789" w:rsidRDefault="009E175C" w:rsidP="009E175C">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:color w:val="002060"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="009E175C" w:rsidTr="002E48EF">
+      <w:trPr>
+        <w:trHeight w:val="271"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1321" w:type="pct"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009E175C">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2429" w:type="pct"/>
+          <w:vMerge/>
+          <w:tcBorders>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C" w:rsidP="009E175C">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="661" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w:rsidR="009E175C" w:rsidRPr="0092378E" w:rsidRDefault="009E175C" w:rsidP="009E175C">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:ind w:right="-112"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0092378E">
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Revizyon No</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="588" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="6" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w:rsidR="009E175C" w:rsidRPr="00171789" w:rsidRDefault="009E175C" w:rsidP="009E175C">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:color w:val="002060"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5870EEC7" w14:textId="77777777" w:rsidR="004F4E25" w:rsidRDefault="004F4E25">
+  <w:p w:rsidR="009E175C" w:rsidRDefault="009E175C">
     <w:pPr>
-      <w:pStyle w:val="stbilgi"/>
-[...495 lines deleted...]
-      <w:pStyle w:val="stbilgi"/>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041F0015">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08584AA9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE6C0DEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
-[...76 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041F0001">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041F0001">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49190443"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4A40F26C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
-[...1 lines deleted...]
-  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
-[...3 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00AF1731"/>
-[...68 lines deleted...]
-    <w:rsid w:val="00FF680A"/>
+    <w:rsidRoot w:val="006A4D23"/>
+    <w:rsid w:val="001C7829"/>
+    <w:rsid w:val="002E48EF"/>
+    <w:rsid w:val="0064514F"/>
+    <w:rsid w:val="006A4D23"/>
+    <w:rsid w:val="00701D2F"/>
+    <w:rsid w:val="00732F5A"/>
+    <w:rsid w:val="00845FAA"/>
+    <w:rsid w:val="008470F4"/>
+    <w:rsid w:val="009E175C"/>
+    <w:rsid w:val="009F0331"/>
+    <w:rsid w:val="00BA4AF1"/>
+    <w:rsid w:val="00E74131"/>
+    <w:rsid w:val="00F06061"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="tr-TR" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="546C906A"/>
+  <w14:docId w14:val="16054538"/>
+  <w15:docId w15:val="{F641BC94-1716-4325-9D3D-D1B9FAFE1AFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="tr-TR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF1731"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF1731"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="225" w:after="225"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF1731"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF1731"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="80" w:after="40"/>
+      <w:spacing w:before="255" w:after="255"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF1731"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="80" w:after="40"/>
+      <w:spacing w:before="255" w:after="255"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF1731"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="360" w:after="360"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...67 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="T1">
-    <w:name w:val="toc 1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:next w:val="GvdeMetni"/>
     <w:qFormat/>
-    <w:rsid w:val="00636185"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-      <w:jc w:val="center"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...60 lines deleted...]
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="PingFang SC" w:hAnsi="Liberation Sans" w:cs="Arial Unicode MS"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk4Char">
-[...5 lines deleted...]
-    <w:rsid w:val="00AF1731"/>
+  <w:style w:type="paragraph" w:styleId="GvdeMetni">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="GvdeMetni"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ResimYazs">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk5Char">
-[...5 lines deleted...]
-    <w:rsid w:val="00AF1731"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:cs="Arial Unicode MS"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk6Char">
-[...49 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal1">
+    <w:name w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="KonuBal">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="10"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF1731"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
-    <w:rPr>
-[...149 lines deleted...]
-    <w:rsid w:val="00AF1731"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:smallCaps/>
-[...1 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stbilgi">
+  <w:style w:type="paragraph" w:styleId="Altyaz">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="stbilgiChar"/>
+    <w:link w:val="stBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF1731"/>
+    <w:rsid w:val="009E175C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
-    <w:name w:val="Üstbilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="stbilgi"/>
+    <w:link w:val="stBilgi"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AF1731"/>
+    <w:rsid w:val="009E175C"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Altbilgi">
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AltbilgiChar"/>
+    <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF1731"/>
+    <w:rsid w:val="009E175C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
-    <w:name w:val="Altbilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="Altbilgi"/>
+    <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AF1731"/>
+    <w:rsid w:val="009E175C"/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009E175C"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-73">
+    <w:name w:val="citation-73"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="009E175C"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-72">
+    <w:name w:val="citation-72"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="009E175C"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-71">
+    <w:name w:val="citation-71"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="009E175C"/>
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00AF1731"/>
+    <w:rsid w:val="009E175C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalonMetni">
-[...6 lines deleted...]
-    <w:rsid w:val="007D62A1"/>
+  <w:style w:type="paragraph" w:styleId="AralkYok">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="AralkYokChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E175C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
-    <w:name w:val="Balon Metni Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AralkYokChar">
+    <w:name w:val="Aralık Yok Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="BalonMetni"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007D62A1"/>
+    <w:link w:val="AralkYok"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009E175C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...814 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...15 lines deleted...]
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...7 lines deleted...]
-<file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+          <a:tileRect/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2150</Characters>
+  <Pages>3</Pages>
+  <Words>1137</Words>
+  <Characters>6486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2522</CharactersWithSpaces>
+  <CharactersWithSpaces>7608</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Referee</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Siirtüniversitesi</dc:creator>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>en-TR</dc:language>
 </cp:coreProperties>
 </file>